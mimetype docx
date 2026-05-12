--- v0 (2025-10-03)
+++ v1 (2026-05-12)
@@ -150,65 +150,65 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">勃朗峰环线以其绝佳的山色美景极富盛名，站在阿尔卑斯山的最高峰，漫步在充满原始气息的牧场，尽情领略勃朗峰的壮丽柔美。每个站点会用景点和交叉点做出标记，山间小径指向明显，整个徒步线路有难有易。我们的徒步从霞慕尼（Chamonix）开始，我们从白湖（Lac Blanc）出发，然后到阿让蒂尔（Argentière），在此住宿。 乘坐小巴前往佛克拉斯山口（Col de la Forclaz），徒步到尚佩（Champex），经过博维纳（Visaille）的一些牧场。夜晚住宿在尚佩克斯的酒店。穿过费禾特山口，来到意大利境内，下山来到达阿努瓦（Arnuva），再到库马耶（Courmayeur）。搭乘私人小巴到达维塞耶（Visaille）, 经过塞聂（Seigne）山口，下山走过来蒙特（Les Mottets），回到法国境内，之后前往夏皮于克斯（Les Chapieux）。路经本奥姆山口（Col du Bonhomme）,下山前往圣母院修道院（Notre Dame de la Gorge）,接着前往孔塔米纳（Les Contamines）。回程到达霞慕尼（Chamonix）。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3401.574803149606" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="ffffff"/>
           <w:left w:val="single" w:sz="0" w:color="ffffff"/>
           <w:right w:val="single" w:sz="0" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="0" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401.574803149606" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程亮点：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">▪ 涵盖全部最经典的环勃朗峰徒步段和特有的人文体验
 </w:t>
@@ -284,71 +284,71 @@
           <w:color w:val="0071bb"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">3星</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">。（请参见行程后的户外难度等级说明）</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9637.79527559055" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程安排</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="ea0204"/>
           <w:sz w:val="24"/>
@@ -483,164 +483,166 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：早餐（自理）；午餐（自理）；晚餐（自理）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1039" type="#_x0000_t32" style="width:481.88976377953pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="907.0866141732283" w:type="dxa"/>
         <w:gridCol w:w="2834.645669291339" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="ffffff"/>
           <w:left w:val="single" w:sz="0" w:color="ffffff"/>
           <w:right w:val="single" w:sz="0" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="0" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907.0866141732283" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:37.795275590551pt; height:37.795275590551pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834.645669291339" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="160" w:after="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人文亮点：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">霞慕尼...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">霞慕尼小镇，因坐落于欧洲屋脊阿尔卑斯山最高峰——勃朗峰脚下而享誉世界。霞慕尼拥有欧洲最高、最好的缆车，能从山脚直达高度3842米的南针峰。1955年，霞慕尼的缆车道正式启用，它将海拔1035米的霞慕尼和海拔3842米的南针峰（Aiguille du Midi）连接起来。霞慕尼小镇除了滑雪和登山更有刺激非凡的直升飞机游览和空中跳伞活动。直升飞机游览从山脚出发，全程45分钟左右，可以观赏到勃朗峰的全貌。每年1月初－2月底是欧洲滑雪的最旺的季节，也是霞慕尼滑雪最旺的季节，全世界的滑雪爱好者都会聚集这里。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="ea0204"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -966,164 +968,166 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：2352米</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1062" type="#_x0000_t32" style="width:481.88976377953pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="907.0866141732283" w:type="dxa"/>
         <w:gridCol w:w="2834.645669291339" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="ffffff"/>
           <w:left w:val="single" w:sz="0" w:color="ffffff"/>
           <w:right w:val="single" w:sz="0" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="0" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907.0866141732283" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:37.795275590551pt; height:37.795275590551pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834.645669291339" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="160" w:after="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人文亮点：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">阿让蒂尔</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Argentière是勃朗峰地块历史的中心位置也是霞慕尼及周边地区文化的高峰。许多最著名的登山向导家庭都来自这里。Argentière的历史也与Jean Estéril Charlet和Isabella Straton的历史交织在一起。 Argentière的主要街道现在被命名为“Charlet Straton”。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="ea0204"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1395,164 +1399,166 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：1987米</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1083" type="#_x0000_t32" style="width:481.88976377953pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="907.0866141732283" w:type="dxa"/>
         <w:gridCol w:w="2834.645669291339" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="ffffff"/>
           <w:left w:val="single" w:sz="0" w:color="ffffff"/>
           <w:right w:val="single" w:sz="0" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="0" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907.0866141732283" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:37.795275590551pt; height:37.795275590551pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834.645669291339" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="160" w:after="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人文亮点：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">尚佩克斯</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Champex是位于瑞士法语区瓦莱州的一个村庄，是奥尔西耶尔市的一部分。该村庄位于勃朗峰地块脚下的Lac de Champex岸边，海拔1，470米。这里是一个风景如画的村庄，被大自然爱好者称为“小加拿大”。四周被令人叹为观止的高山湖泊环绕着。在Le Châtelet和Le Catogne之间，有一个保持着自然生态的高原，美致迷人。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="ea0204"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1836,164 +1842,166 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：2537米</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1104" type="#_x0000_t32" style="width:481.88976377953pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="907.0866141732283" w:type="dxa"/>
         <w:gridCol w:w="2834.645669291339" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="ffffff"/>
           <w:left w:val="single" w:sz="0" w:color="ffffff"/>
           <w:right w:val="single" w:sz="0" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="0" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907.0866141732283" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:37.795275590551pt; height:37.795275590551pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834.645669291339" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="160" w:after="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人文亮点：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">库马耶</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">库马约尔是意大利非常知名的滑雪温泉度假小镇，它位于意大利与法国的交界处，处在阿尔卑斯山脉最高峰勃朗峰的东南面，是意大利最邻近勃朗峰的小镇 。与法国另一著名小镇"霞慕尼"由观赏勃朗峰的缆车路线相连接。这里的夏天气候温暖，植被多样。再加上矿物温泉的发现，让这个小镇开始名声鹊起，吸引了贵族们在山谷阳光明媚的上游修建别墅和公园。夏季可以避暑，冬季更可看雪。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="ea0204"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -2105,164 +2113,166 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：早餐（酒店）；午餐（自理）；晚餐（自理）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1120" type="#_x0000_t32" style="width:481.88976377953pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="907.0866141732283" w:type="dxa"/>
         <w:gridCol w:w="2834.645669291339" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="ffffff"/>
           <w:left w:val="single" w:sz="0" w:color="ffffff"/>
           <w:right w:val="single" w:sz="0" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="0" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907.0866141732283" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:37.795275590551pt; height:37.795275590551pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834.645669291339" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="160" w:after="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人文亮点：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">库马耶</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">库马约尔是意大利非常知名的滑雪温泉度假小镇，它位于意大利与法国的交界处，处在阿尔卑斯山脉最高峰勃朗峰的东南面，是意大利最邻近勃朗峰的小镇 。与法国另一著名小镇"霞慕尼"由观赏勃朗峰的缆车路线相连接。这里的夏天气候温暖，植被多样。再加上矿物温泉的发现，让这个小镇开始名声鹊起，吸引了贵族们在山谷阳光明媚的上游修建别墅和公园。夏季可以避暑，冬季更可看雪。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="ea0204"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -2510,164 +2520,166 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：2516米</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1141" type="#_x0000_t32" style="width:481.88976377953pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="907.0866141732283" w:type="dxa"/>
         <w:gridCol w:w="2834.645669291339" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="ffffff"/>
           <w:left w:val="single" w:sz="0" w:color="ffffff"/>
           <w:right w:val="single" w:sz="0" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="0" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907.0866141732283" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:37.795275590551pt; height:37.795275590551pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834.645669291339" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="160" w:after="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人文亮点：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">雷夏皮于克斯</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="ea0204"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -2945,164 +2957,166 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：2329米</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1164" type="#_x0000_t32" style="width:481.88976377953pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="907.0866141732283" w:type="dxa"/>
         <w:gridCol w:w="2834.645669291339" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="ffffff"/>
           <w:left w:val="single" w:sz="0" w:color="ffffff"/>
           <w:right w:val="single" w:sz="0" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="0" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907.0866141732283" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:37.795275590551pt; height:37.795275590551pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834.645669291339" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="160" w:after="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人文亮点：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">霞慕尼...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">霞慕尼小镇，因坐落于欧洲屋脊阿尔卑斯山最高峰——勃朗峰脚下而享誉世界。霞慕尼拥有欧洲最高、最好的缆车，能从山脚直达高度3842米的南针峰。1955年，霞慕尼的缆车道正式启用，它将海拔1035米的霞慕尼和海拔3842米的南针峰（Aiguille du Midi）连接起来。霞慕尼小镇除了滑雪和登山更有刺激非凡的直升飞机游览和空中跳伞活动。直升飞机游览从山脚出发，全程45分钟左右，可以观赏到勃朗峰的全貌。每年1月初－2月底是欧洲滑雪的最旺的季节，也是霞慕尼滑雪最旺的季节，全世界的滑雪爱好者都会聚集这里。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="ea0204"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -3201,81 +3215,82 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：早餐（酒店）；午餐（自理）；晚餐（自理）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1180" type="#_x0000_t32" style="width:481.88976377953pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="907.0866141732283" w:type="dxa"/>
         <w:gridCol w:w="2834.645669291339" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="ffffff"/>
           <w:left w:val="single" w:sz="0" w:color="ffffff"/>
           <w:right w:val="single" w:sz="0" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="0" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="0" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907.0866141732283" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:37.795275590551pt; height:37.795275590551pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834.645669291339" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="160" w:after="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人文亮点：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
@@ -3286,87 +3301,88 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">日内瓦（Geneva）是瑞士第二大城市，位于日内瓦湖西南角，湖上的大喷泉是日内瓦的象征，日内瓦湖光山色四季皆具吸引力，它同时是世界各国际机构云集的国际化城市。日内瓦以其深厚的人道主义传统，多彩多姿的文化活动、重大的会议和展览会、令人垂涎的美食、清新的市郊风景及众多的游览项目和体育设施而著称于世。日内瓦也是世界钟表之都，钟表业与银行业成为日内瓦的两大经济支柱。
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">日内瓦也是一座世界著名的国际化都市，在两次世界大战之间，国际联盟的总部就是设立在此地。日内瓦在国际上享有的高知名度主要得益于这里无数的国际组织或办事处，包括有红十字会的总部。属于联合国的组织有世界卫生组织、联合国日内瓦办事处等。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">行程说明：</w:t>
       </w:r>
@@ -3384,71 +3400,71 @@
       <w:r>
         <w:rPr>
           <w:color w:val="ea0204"/>
         </w:rPr>
         <w:t xml:space="preserve">仅为品牌宣传和目的地渲染所制作的部分微信稿和其他类似宣传海报，视频等，不作为我方最终准确的细节行程依据，同时也不作为报价的依据。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="ea0204"/>
         </w:rPr>
         <w:t xml:space="preserve">以上宣传内容为展示内容，仅供参考。感谢理解。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9637.79527559055" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店清单</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3493,87 +3509,88 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">；</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“地理位置优越，环境优美，有阳台对着雪山，对着小河，闹中取静的住宿，隔壁就是餐厅和酒吧一条街。房间只是听到小河流水声，难得远离大城市。”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -3641,87 +3658,88 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">；</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">““1、早餐非常赞。2、前台人员非常细心周到。3、周边餐饮多样化。””</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -3776,87 +3794,88 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">；</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">““带阳台的美丽山景房。地理位置好，物有所值。””</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -3874,87 +3893,88 @@
         <w:t xml:space="preserve">酒店提供的休闲设施，旨在为旅客营造多姿多彩住宿体验。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“房间虽小，但非常温馨，装饰高雅，具有山区风情。”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -3996,87 +4016,88 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">；</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“地理位置优越，环境优美，有阳台对着雪山，对着小河，闹中取静的住宿，隔壁就是餐厅和酒吧一条街。房间只是听到小河流水声，难得远离大城市。”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
         <w:gridCol w:w="3968.503937007874" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:left w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:right w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:bottom w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideH w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
           <w:insideV w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968.503937007874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="45.354330708661415" w:color="ffffff"/>
             </w:tcBorders>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">住宿说明：</w:t>
       </w:r>
@@ -4134,687 +4155,722 @@
         <w:rPr/>
         <w:t xml:space="preserve">所有最后的住宿清单，请以我方最终发送的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">排期行程文件（含具体行程日期）和行程确认书</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">为准。我方会给予最为准确的说明。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9637.79527559055" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参考餐饮清单</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2409.4488188976375" w:type="dxa"/>
         <w:gridCol w:w="2409.4488188976375" w:type="dxa"/>
         <w:gridCol w:w="2409.4488188976375" w:type="dxa"/>
         <w:gridCol w:w="2409.4488188976375" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">午餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">晚餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Day 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Day 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">野餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Day 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">野餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Day 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">野餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Day 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Day 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">野餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Day 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">野餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">欢送晚宴</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Day 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409.4488188976375" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9637.79527559055" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">出行季节</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -4866,71 +4922,71 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">季节：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">6月、10月</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9637.79527559055" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">户外补充说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4958,2131 +5014,2356 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">本行程所涉及的户外活动及难度级别：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1474.015748031496" w:type="dxa"/>
         <w:gridCol w:w="1020.4724409448818" w:type="dxa"/>
         <w:gridCol w:w="1020.4724409448818" w:type="dxa"/>
         <w:gridCol w:w="1020.4724409448818" w:type="dxa"/>
         <w:gridCol w:w="1020.4724409448818" w:type="dxa"/>
         <w:gridCol w:w="1020.4724409448818" w:type="dxa"/>
         <w:gridCol w:w="1020.4724409448818" w:type="dxa"/>
         <w:gridCol w:w="1020.4724409448818" w:type="dxa"/>
         <w:gridCol w:w="1020.4724409448818" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474.015748031496" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">徒步</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">骑行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">登山</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">漂流</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">浮潜</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">潜水</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">航行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">游猎</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">0.5星（亲子）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1星</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2星</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3星</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">✓</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4星</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5星</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6星</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020.4724409448818" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7星</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">难度级别说明如下：</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">0.5星（亲子）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1360.6299212598426" w:type="dxa"/>
         <w:gridCol w:w="8277.165354330707" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人群：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">完全针对中国的家庭和孩子的实际情况，分为4-6岁组，6-12岁组以及12岁以上组；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">设计理念：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外启蒙；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">强度：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">每天的行走时间不超过2小时，可能涉及以徒步、登山或漂流为代表的各种运动组合，专门为中国市场定制的难度等级，一般来说适合所有4岁以上的孩子</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">户外风险：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">完全可控；极低；全套专业和规范流程；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参加要求：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">身体健康；满足年龄需求；无需任何户外经验；无需任何特殊户外装备；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1星</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1360.6299212598426" w:type="dxa"/>
         <w:gridCol w:w="8277.165354330707" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人群：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">针对没有任何户外经验，或者有1年以内户外经验；追求不一样的旅行体验的体验性人群；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">设计理念：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外教育；户外进阶；不一样的旅行；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">强度：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">每天的行走时间不超过4小时，可能在公路，步道，山野小径</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">户外风险：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">完全可控；较低；全套专业和规范流程；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参加要求：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">身体健康；对体验旅行的理念有认知并认同；无需任何户外经验；基础户外装备；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2星</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1360.6299212598426" w:type="dxa"/>
         <w:gridCol w:w="8277.165354330707" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人群：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">针对没有任何户外经验，或者有1年以内户外经验；追求不一样的旅行体验的体验性人群；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">设计理念：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外教育；户外进阶；不一样的旅行；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">强度：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">每天的行走时间在4-5小时，可能在公路，步道，山野小径，或者峡谷穿越</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">户外风险：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">完全可控；较低；全套专业和规范流程；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参加要求：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">身体健康；对体验旅行的理念有认知并认同；无需任何户外经验；基础户外装备；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">3星</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1360.6299212598426" w:type="dxa"/>
         <w:gridCol w:w="8277.165354330707" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人群：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">需要有</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1年以上</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外经验或者完全符合需求的体力；追求不一样的旅行体验的体验性人群；</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">可能需要接受我们的电话访问</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">设计理念：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外教育；户外挑战；户外改变你的世界；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">强度：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">每天的平均徒步时间5小时，平均爬升度在600-800米，平均徒步距离15公里</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">户外风险：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">有一定户外风险；安全完全可控；全套专业和规范流程；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参加要求：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">身体健康；对体验旅行的理念有认知并认同；需要一定户外经验；需要相应的户外装备；无需特别的技术装备；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">4星</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1360.6299212598426" w:type="dxa"/>
         <w:gridCol w:w="8277.165354330707" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人群：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">需要有</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1年以上</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外经验或者完全符合需求的体力；追求不一样的旅行体验的体验性人群；</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">可能需要接受我们的电话访问</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">设计理念：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外教育；户外挑战；户外改变你的世界；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">强度：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">每天的平均徒步时间6小时，平均爬升度在700-1000米，平均徒步距离15-18公里，可能有部分路段高海拔</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">户外风险：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">有一定户外风险；安全完全可控；全套专业和规范流程；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参加要求：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">身体健康；对体验旅行的理念有认知并认同；需要一定户外经验；需要相应的户外装备；无需特别的技术装备；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">5星</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1360.6299212598426" w:type="dxa"/>
         <w:gridCol w:w="8277.165354330707" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人群：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">需要</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2年以上</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外经验；对于体力要较高需求；追求不一样的旅行体验的体验性人群；</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">需要接受我们的电话访问和筛选</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">设计理念：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外挑战；户外改变你的世界；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">强度：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">每天的平均徒步时间6-7小时，平均爬升度在1000米以上，同时/或者平均徒步距离20公里，部分路段高海拔，可能包含部分登顶（容易）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">户外风险：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">有户外风险；全套专业和规范流程；需要对风险和难度有心理认知；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参加要求：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">身体健康；对户外旅行的理念有认知并认同；需要2年以上户外经验；需要相应的户外装备；可能需要特别的技术装备；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">6星</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1360.6299212598426" w:type="dxa"/>
         <w:gridCol w:w="8277.165354330707" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人群：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">需要</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2年以上</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外经验；对于体力要较高需求；追求不一样的旅行体验的体验性人群；</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0071bb"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">需要接受我们的电话访问和筛选</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">设计理念：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外挑战；户外改变你的世界；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">强度：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">每天的平均徒步时间7-8小时，平均爬升度在1000米以上，同时/或者平均徒步距离20公里，部分路段高海拔，部分路段需要结组，需要具备阿式登山技巧</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">户外风险：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">有户外风险；全套专业和规范流程；需要对风险和难度有心理认知；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参加要求：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">身体健康；对户外旅行的理念有认知并认同；需要2年以上户外经验；需要相应的户外装备；可能需要特别的技术装备；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">7星</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1360.6299212598426" w:type="dxa"/>
         <w:gridCol w:w="8277.165354330707" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">人群：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">需要相应领域的成熟户外经验；对体力和毅力都有完美的需求；追求高难度等级的户外挑战和极限之美；需要接受我们的履历筛选和实地考察；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">设计理念：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">户外挑战；极限户外；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">强度：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">每天的平均徒步时间超过8小时，平均爬升度在超过1000米，同时/或者平均徒步距离20公里以上，部分路段高海拔，部分路段需要结组，需要具备阿式登山技巧</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">户外风险：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">有较强户外风险；全套专业和规范流程；需要充分了解风险；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360.6299212598426" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参加要求：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277.165354330707" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">不做定义；按实际选择线路，活动和日期量身定制；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9637.79527559055" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">来自我们的专业外籍户外领队：户外出行提醒 &amp; 户外装备建议</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9637.79527559055" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">关于徒步难度的详细说明
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">这条朗峰大环线适合于有一定徒步经验和徒步能力的徒步登山爱好者。在徒步过程中，我们将有海拔正负1000米的上升和下降，并且每天有平均8小时的徒步时间，因此对您的身体素质有一定的要求，您必须拥有一定的耐力和体力完成这趟穿越。
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">
 </w:t>
             </w:r>
           </w:p>
@@ -7226,61 +7507,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="true"/>
   <w:hideGrammaticalErrors w:val="true"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+        <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="Arial" w:cs="微软雅黑"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>