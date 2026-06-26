--- v1 (2026-05-12)
+++ v2 (2026-06-26)
@@ -2397,51 +2397,51 @@
         </w:rPr>
         <w:t xml:space="preserve">交通</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：当地转运小巴（0.5-1小时）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">住宿</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">：Base Camp Lodge Hotels（或同级）</w:t>
+        <w:t xml:space="preserve">：贝斯坎普小屋酒店 Hotels Base Camp Lodge（或同级）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">餐饮</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：早餐（酒店）；午餐（野餐）；晚餐（酒店）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
@@ -3857,51 +3857,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">第6晚：库马耶 - Base Camp Lodge Hotels（或同级）</w:t>
+        <w:t xml:space="preserve">第6晚：库马耶 - 贝斯坎普小屋酒店 Hotels Base Camp Lodge（或同级）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">酒店提供的休闲设施，旨在为旅客营造多姿多彩住宿体验。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“房间虽小，但非常温馨，装饰高雅，具有山区风情。”</w:t>