--- v2 (2026-06-26)
+++ v3 (2026-09-26)
@@ -1276,51 +1276,51 @@
         </w:rPr>
         <w:t xml:space="preserve">交通</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：当地转运小巴（0.5-1小时）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">住宿</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">：总站酒店（或同级）</w:t>
+        <w:t xml:space="preserve">：总站酒店 Hôtel Terminus（或同级）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">餐饮</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">：早餐（酒店）；午餐（野餐）；晚餐（酒店）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
@@ -3572,51 +3572,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:226.77165354331pt; height:140.38245219348pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">第3晚：尚佩克斯 - 总站酒店（或同级）</w:t>
+        <w:t xml:space="preserve">第3晚：尚佩克斯 - 总站酒店 Hôtel Terminus（或同级）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hôtel Terminus酒店于2016年经过翻修，位于瑞士的奥西埃村（Orsières）的中心通往Great St. Bernard Pass山路的道路，坐落于1910年的历史建筑内，邻近Champex滑雪胜地、La Fouly村、Verbier村和Martigny市。
 禁烟的Hôtel Terminus酒店提供免费WiFi和亦方便客人为其摩托车或自行车上锁的免费停车库停车位。客人可以在酒店自家的"Café-Restaurant Quai de l'Ours"餐厅享用新鲜和当地餐点或者在露台上小酌一杯。
 Hôtel Terminus酒店距离Lac de Champex湖约有10公里。客人开车，搭乘巴士和火车即可轻松抵达Verbier 4 Vallées滑雪区、Les Marécottes滑雪区和La Fouly滑雪区的300公里的滑雪道。数条越野滑雪道和远足路径的起点位于附近。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0071bb"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Booking星级：</w:t>
       </w:r>